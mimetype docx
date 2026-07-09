--- v0 (2025-11-30)
+++ v1 (2026-07-09)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="PNG" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7E56B3C8" w14:textId="77777777" w:rsidR="00733BAF" w:rsidRDefault="00733BAF" w:rsidP="00733BAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4520B758" w14:textId="5F3BF451" w:rsidR="002E55D9" w:rsidRDefault="00733BAF" w:rsidP="00733BAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733BAF">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>TUTO INSCRIPTION CPC VIA SITE INTERNET</w:t>
       </w:r>
@@ -187,1242 +187,604 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="42BECB9B" w14:textId="30F44F83" w:rsidR="00733BAF" w:rsidRDefault="00733BAF" w:rsidP="00733BAF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>La page suivante s’ouvre :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06319092" w14:textId="77777777" w:rsidR="00733BAF" w:rsidRDefault="00733BAF" w:rsidP="00733BAF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B55BF78" w14:textId="65A7C6F3" w:rsidR="00733BAF" w:rsidRDefault="00197605" w:rsidP="00733BAF">
-[...8 lines deleted...]
-          <w:noProof/>
+    <w:p w14:paraId="7B55BF78" w14:textId="6A42928D" w:rsidR="00733BAF" w:rsidRDefault="00526149" w:rsidP="00733BAF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526149">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <mc:AlternateContent>
-[...668 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52C1C169" wp14:editId="2E463AC7">
-[...2 lines deleted...]
-            <wp:docPr id="14" name="Image 14"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15BA8568" wp14:editId="16FD2AE7">
+            <wp:extent cx="7110730" cy="5134610"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="137413666" name="Image 1" descr="Une image contenant texte, capture d’écran, Police, Page web&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="14" name="Image 14"/>
+                    <pic:cNvPr id="137413666" name="Image 1" descr="Une image contenant texte, capture d’écran, Police, Page web&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6287940" cy="6966485"/>
+                      <a:ext cx="7110730" cy="5134610"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6CC2CC" w14:textId="400F3C82" w:rsidR="00733BAF" w:rsidRDefault="00733BAF" w:rsidP="00733BAF">
-[...308 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4FF7EB31" w14:textId="0FB965E4" w:rsidR="00121EF1" w:rsidRDefault="00121EF1" w:rsidP="00733BAF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00121EF1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="465A6E0D" wp14:editId="62B20934">
-[...2 lines deleted...]
-            <wp:docPr id="43" name="Image 43" descr="Une image contenant texte, capture d’écran, nombre, Police&#10;&#10;Description générée automatiquement"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56868676" wp14:editId="7EA143A3">
+            <wp:extent cx="5305425" cy="3501258"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="1043544754" name="Image 1" descr="Une image contenant texte, capture d’écran, Police, conception&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="43" name="Image 43" descr="Une image contenant texte, capture d’écran, nombre, Police&#10;&#10;Description générée automatiquement"/>
+                    <pic:cNvPr id="1043544754" name="Image 1" descr="Une image contenant texte, capture d’écran, Police, conception&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7110730" cy="7403465"/>
+                      <a:ext cx="5316999" cy="3508896"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA22FD2" w14:textId="3E2E00AD" w:rsidR="0055794E" w:rsidRDefault="0055794E" w:rsidP="0055794E">
+    <w:p w14:paraId="1E6CC2CC" w14:textId="22846F78" w:rsidR="00733BAF" w:rsidRDefault="00121EF1" w:rsidP="00733BAF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00733BAF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>élécharge</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7673">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00733BAF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0502F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>remplissez les</w:t>
+      </w:r>
+      <w:r w:rsidR="00733BAF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> différents documents :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD5129A" w14:textId="3E2C4889" w:rsidR="00733BAF" w:rsidRPr="00CF3F41" w:rsidRDefault="00733BAF" w:rsidP="00CF3F41">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificat médical ou auto questionnaire </w:t>
+      </w:r>
+      <w:r w:rsidR="00121EF1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>mineur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00121EF1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ou faites votre parcours PPS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3F41">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (voir tuto PPS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581AD286" w14:textId="101D1390" w:rsidR="00733BAF" w:rsidRDefault="00733BAF" w:rsidP="00733BAF">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Bordereau licence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74227BB0" w14:textId="00EECAD5" w:rsidR="00733BAF" w:rsidRDefault="00197605" w:rsidP="00733BAF">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Document droit à l’image</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43776B5E" w14:textId="680C22F6" w:rsidR="00197605" w:rsidRDefault="00197605" w:rsidP="00733BAF">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ensuite, cliquez sur le lien « formulaire d’adhésion »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66589D19" w14:textId="77777777" w:rsidR="00CF3F41" w:rsidRDefault="00CF3F41" w:rsidP="00CF3F41">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBCB19E" w14:textId="77777777" w:rsidR="00CF3F41" w:rsidRDefault="00CF3F41" w:rsidP="00CF3F41">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF60354" w14:textId="77777777" w:rsidR="00CF3F41" w:rsidRDefault="00CF3F41" w:rsidP="00CF3F41">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B28A840" w14:textId="77777777" w:rsidR="00CF3F41" w:rsidRDefault="00CF3F41" w:rsidP="00CF3F41">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25645F5E" w14:textId="77777777" w:rsidR="00CF3F41" w:rsidRDefault="00CF3F41" w:rsidP="00CF3F41">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461D16FC" w14:textId="77777777" w:rsidR="00CF3F41" w:rsidRDefault="00CF3F41" w:rsidP="00CF3F41">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70037515" w14:textId="77777777" w:rsidR="00CF3F41" w:rsidRDefault="00CF3F41" w:rsidP="00CF3F41">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE55F0B" w14:textId="77777777" w:rsidR="00CF3F41" w:rsidRDefault="00CF3F41" w:rsidP="00CF3F41">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EDF106E" w14:textId="77777777" w:rsidR="00CF3F41" w:rsidRPr="00CF3F41" w:rsidRDefault="00CF3F41" w:rsidP="00CF3F41">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="060B2544" w14:textId="77777777" w:rsidR="00197605" w:rsidRDefault="00197605" w:rsidP="00197605">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187B34D8" w14:textId="6B333FBC" w:rsidR="00197605" w:rsidRPr="00197605" w:rsidRDefault="00197605" w:rsidP="00197605">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidR="0055794E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>page</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suivante s’ouvre :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C3FAE8" w14:textId="66102948" w:rsidR="00197605" w:rsidRDefault="00E775E1" w:rsidP="0055794E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...50 lines deleted...]
-    <w:p w14:paraId="2189D4A3" w14:textId="2CEA32D0" w:rsidR="0055794E" w:rsidRDefault="0055794E" w:rsidP="0055794E">
+      <w:r w:rsidRPr="00E775E1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="150C895F" wp14:editId="54E63B8E">
+            <wp:extent cx="7110730" cy="6626225"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:docPr id="1037321682" name="Image 1" descr="Une image contenant texte, capture d’écran, logiciel, nombre&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1037321682" name="Image 1" descr="Une image contenant texte, capture d’écran, logiciel, nombre&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7110730" cy="6626225"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA22FD2" w14:textId="2D53C779" w:rsidR="0055794E" w:rsidRDefault="0055794E" w:rsidP="0055794E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Choisi</w:t>
+        <w:t>Rempli</w:t>
       </w:r>
       <w:r w:rsidR="005B7673">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ssez</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tous les champs.</w:t>
+      </w:r>
+      <w:r w:rsidR="002655F1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si vous vous connectez au site, plusieurs infos seront déjà préremplies. Si vous devez inscrire plusieurs personnes, il faudra le faire autant de fois que nécessaire.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bien mettre le nom, prénom, date de naissance du futur licencié. Ajoute</w:t>
+      </w:r>
       <w:r w:rsidR="00420AA9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> le</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="17EF42CD" w14:textId="79059238" w:rsidR="0055794E" w:rsidRDefault="0055794E" w:rsidP="0055794E">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les différents fichiers (certificat ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF3F41">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF3F41">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formulaire PPS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>), document licence, documents droits à l’image. Pour la date « certificat médical » mettre la date du jour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2189D4A3" w14:textId="2CEA32D0" w:rsidR="0055794E" w:rsidRDefault="0055794E" w:rsidP="0055794E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Choisi</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7673">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ssez</w:t>
+      </w:r>
+      <w:r w:rsidR="00420AA9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type de licence : loisir ou compétition. Pour ceux qui prennent compétition, vous pouvez également vous engager pour le critérium fédéral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EF42CD" w14:textId="79059238" w:rsidR="0055794E" w:rsidRDefault="0055794E" w:rsidP="0055794E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Clique</w:t>
       </w:r>
       <w:r w:rsidR="005B7673">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ensuite en bas de la page sur « s’inscrire »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6E8922" w14:textId="77777777" w:rsidR="0055794E" w:rsidRDefault="0055794E" w:rsidP="0055794E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1454,51 +816,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AE514D7" wp14:editId="3192B400">
             <wp:extent cx="7110730" cy="6192520"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="44" name="Image 44" descr="Une image contenant texte, capture d’écran, logiciel, Page web&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="44" name="Image 44" descr="Une image contenant texte, capture d’écran, logiciel, Page web&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7110730" cy="6192520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1561,51 +923,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DC53C6B" wp14:editId="7CA6693C">
             <wp:extent cx="7110730" cy="7663180"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="45" name="Image 45" descr="Une image contenant texte, capture d’écran, Page web, Site web&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="45" name="Image 45" descr="Une image contenant texte, capture d’écran, Page web, Site web&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7110730" cy="7663180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1751,51 +1113,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="238BDAED" wp14:editId="380D7169">
             <wp:extent cx="7110730" cy="7384415"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7110730" cy="7384415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1872,159 +1234,159 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">La page de </w:t>
       </w:r>
       <w:r w:rsidR="00EE633B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>paiement par carte s’ouvre si vous avez choisi ce paiement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F85AA7B" w14:textId="4DB6C740" w:rsidR="00EE633B" w:rsidRDefault="00EE633B" w:rsidP="0055794E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EE633B" w:rsidSect="00197605">
-      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="0" w:right="282" w:bottom="851" w:left="426" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="621A8B81" w14:textId="77777777" w:rsidR="00733BAF" w:rsidRDefault="00733BAF" w:rsidP="00733BAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7C7CF666" w14:textId="77777777" w:rsidR="00733BAF" w:rsidRDefault="00733BAF" w:rsidP="00733BAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4B011A61" w14:textId="77777777" w:rsidR="00733BAF" w:rsidRDefault="00733BAF" w:rsidP="00733BAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="631816CC" w14:textId="77777777" w:rsidR="00733BAF" w:rsidRDefault="00733BAF" w:rsidP="00733BAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E69BD93" w14:textId="3F77546A" w:rsidR="00733BAF" w:rsidRDefault="00733BAF">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FEE37A7" wp14:editId="64A832C1">
           <wp:extent cx="1148367" cy="1085850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="36" name="Image 36" descr="Une image contenant clipart, Graphique, illustration, texte&#10;&#10;Description générée automatiquement"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Image 1" descr="Une image contenant clipart, Graphique, illustration, texte&#10;&#10;Description générée automatiquement"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2036,51 +1398,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1153352" cy="1090564"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B1710A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB8235D0"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2145" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2157,118 +1519,129 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7185" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2069526531">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00733BAF"/>
+    <w:rsid w:val="00121EF1"/>
     <w:rsid w:val="00197605"/>
+    <w:rsid w:val="001B27C3"/>
+    <w:rsid w:val="00236A9A"/>
+    <w:rsid w:val="002655F1"/>
     <w:rsid w:val="002E55D9"/>
     <w:rsid w:val="00420AA9"/>
+    <w:rsid w:val="00463D92"/>
+    <w:rsid w:val="00526149"/>
     <w:rsid w:val="0055794E"/>
     <w:rsid w:val="005B7673"/>
     <w:rsid w:val="00733BAF"/>
+    <w:rsid w:val="007E65EF"/>
     <w:rsid w:val="0086525A"/>
     <w:rsid w:val="00C87AAA"/>
+    <w:rsid w:val="00CF3F41"/>
     <w:rsid w:val="00D26DDF"/>
+    <w:rsid w:val="00E775E1"/>
     <w:rsid w:val="00EE633B"/>
+    <w:rsid w:val="00F0502F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4554E6CE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DE8CFBA1-9C05-478B-8243-D933637B558E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2733,62 +2106,62 @@
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00733BAF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00733BAF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpc16.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.PNG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.PNG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.PNG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.PNG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.PNG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpc16.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.PNG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.PNG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.PNG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.PNG"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3062,70 +2435,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAC28A56-43C9-4CBA-9C9D-27D7C919182E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>1287</Characters>
+  <Pages>7</Pages>
+  <Words>252</Words>
+  <Characters>1389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1517</CharactersWithSpaces>
+  <CharactersWithSpaces>1638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guillaume LE ROUX</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>